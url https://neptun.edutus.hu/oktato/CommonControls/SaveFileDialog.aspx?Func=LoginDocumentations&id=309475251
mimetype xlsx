--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -7,255 +7,261 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Órarend 2026-27-1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{667B12FD-748A-41CC-9F01-0555299024FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4D578DC-C1D0-4895-B704-A468D7FE2F98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026-27-1.félév I. évf." sheetId="5" r:id="rId1"/>
     <sheet name="2026-27-1.félév II. évf." sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026-27-1.félév I. évf.'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2026-27-1.félév II. évf.'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026-27-1.félév I. évf.'!$A$1:$J$50</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026-27-1.félév II. évf.'!$A$1:$J$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026-27-1.félév II. évf.'!$A$1:$J$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B33" i="8" l="1"/>
-[...5 lines deleted...]
-  <c r="B67" i="8" s="1"/>
+  <c r="B34" i="8" l="1"/>
+  <c r="B40" i="8" s="1"/>
+  <c r="B45" i="8" s="1"/>
+  <c r="B50" i="8" s="1"/>
+  <c r="B56" i="8" s="1"/>
+  <c r="B62" i="8" s="1"/>
+  <c r="B68" i="8" s="1"/>
   <c r="B18" i="5"/>
   <c r="B5" i="8" l="1"/>
   <c r="B7" i="8" s="1"/>
   <c r="B12" i="8" s="1"/>
   <c r="B17" i="8" s="1"/>
-  <c r="B21" i="8" s="1"/>
-[...1 lines deleted...]
-  <c r="K71" i="8" l="1"/>
+  <c r="B22" i="8" s="1"/>
+  <c r="B27" i="8" s="1"/>
+  <c r="K72" i="8" l="1"/>
   <c r="K51" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="37">
   <si>
     <t>okt.hét</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>8:00-9:30</t>
   </si>
   <si>
     <t>9:45-11:15</t>
   </si>
   <si>
     <t>11:30-13:00</t>
   </si>
   <si>
     <t>13:30-15:00</t>
   </si>
   <si>
     <t>15:15-16:45</t>
   </si>
   <si>
     <t>17:00-18:30</t>
   </si>
   <si>
     <t>regisztrációs hét</t>
   </si>
   <si>
     <t>Autumn Break</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>Thursday</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nemzeti ünnep</t>
   </si>
   <si>
     <t>Marketing Planning and Marketing Controlling
 Dr. Miklós Ilona
 207 Gt</t>
   </si>
   <si>
     <t>International Trade and Market News and Trends
 Dr. Miklós Ilona
 207-Gt</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Marketing Communication
 Dr. Várnai Ibolya
 210
 </t>
   </si>
   <si>
     <t>Product- supply- and brand policy
 Dr. Várnai Ibolya
 210</t>
   </si>
   <si>
     <t>Research Methodology
 Zhou Yimeng
 217</t>
   </si>
   <si>
-    <t>Decision Theory and Methodology
-[...3 lines deleted...]
-  <si>
     <t>Theories of modern economies and markets
 Bartalos Beáta
 463</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Decision Theory and Methodology
 Dr. Kovács Gergely
 207-Gt</t>
   </si>
   <si>
     <t>Corporate Economics
 Dr. Peredy Zoltán
 207-Gt</t>
   </si>
   <si>
+    <t>Marketing-management
+Zhou Yimeng
+207-Gt</t>
+  </si>
+  <si>
+    <t>Decision Theory and Methodology
+Dr. Kovács Gergely
+BP-355</t>
+  </si>
+  <si>
     <t>Value Creation Logistic Processes
 Dr. Lakatos Péter
-209</t>
+BP-355</t>
   </si>
   <si>
     <t>Marketing-management
 Zhou Yimeng
-209</t>
-[...4 lines deleted...]
-205</t>
+BP-355</t>
+  </si>
+  <si>
+    <t>Research Methodology
+Zhou Yimeng
+BP-355</t>
   </si>
   <si>
     <t>Economic- and competition law, business ethics and consumer protection
 Dr. Zalahegyi Zoltán
-206</t>
+BP-353</t>
   </si>
   <si>
     <t>Economic- and competition law, business ethics and consumer protection
 Dr. Zalahegyi Zoltán
-206  17:45-ig</t>
+BP-353  17:45-ig</t>
+  </si>
+  <si>
+    <t>Applied Logisztics
+Dr. Lakatos Péter
+BP-217-Gt</t>
   </si>
   <si>
     <t>External economy policies and strategic
 Dr. Eperjesi Zoltán
-207-Gt
- 17:30-20:00</t>
+353
+ 16:00-18:30</t>
   </si>
   <si>
     <t>External economy policies and strategic
 Dr. Eperjesi Zoltán
-207-Gt
-[...3 lines deleted...]
-    <t xml:space="preserve">External economy policies and strategic
+354
+ 16:00-18:30</t>
+  </si>
+  <si>
+    <t>External economy policies and strategic
 Dr. Eperjesi Zoltán
-207-Gt
- 17:30-19:00 </t>
+353</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
@@ -298,62 +304,62 @@
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.59999389629810485"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -367,66 +373,55 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -504,95 +499,79 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
@@ -845,52 +824,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka2"/>
   <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="G49" sqref="G49"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="29"/>
     <col min="2" max="2" width="11.109375" style="30" customWidth="1"/>
     <col min="3" max="3" width="9.5546875" style="31" customWidth="1"/>
     <col min="4" max="6" width="23.109375" customWidth="1"/>
     <col min="7" max="7" width="1.5546875" style="18" customWidth="1"/>
     <col min="8" max="10" width="23.88671875" customWidth="1"/>
     <col min="11" max="11" width="26.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.109375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
@@ -974,364 +953,364 @@
       <c r="J5" s="12"/>
       <c r="K5">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="48" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="25"/>
       <c r="C6" s="26"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="10"/>
     </row>
     <row r="7" spans="1:12" ht="57.75" customHeight="1">
       <c r="A7" s="22">
         <v>3</v>
       </c>
       <c r="B7" s="2">
         <v>46279</v>
       </c>
-      <c r="C7" s="52" t="s">
+      <c r="C7" s="45" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="K7">
         <v>5</v>
       </c>
       <c r="L7" s="34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="57.75" customHeight="1">
       <c r="A8" s="22">
         <v>3</v>
       </c>
       <c r="B8" s="2">
         <v>46280</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="12"/>
     </row>
     <row r="9" spans="1:12" ht="67.5" customHeight="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="2">
         <v>46281</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="9"/>
-      <c r="H9" s="55"/>
-[...1 lines deleted...]
-      <c r="J9" s="55"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="48"/>
     </row>
     <row r="10" spans="1:12" ht="44.25" customHeight="1">
       <c r="A10" s="24"/>
       <c r="B10" s="25"/>
       <c r="C10" s="26"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
     </row>
     <row r="11" spans="1:12" ht="57.75" customHeight="1">
       <c r="A11" s="22">
         <v>4</v>
       </c>
       <c r="B11" s="2">
         <v>46286</v>
       </c>
-      <c r="C11" s="52" t="s">
+      <c r="C11" s="45" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="G11" s="6"/>
       <c r="H11" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I11" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J11" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
-      <c r="L11" s="58" t="s">
-        <v>25</v>
+      <c r="L11" s="51" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="57.75" customHeight="1">
       <c r="A12" s="22">
         <v>4</v>
       </c>
       <c r="B12" s="2">
         <v>46287</v>
       </c>
-      <c r="C12" s="52" t="s">
+      <c r="C12" s="45" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E12" s="43" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F12" s="57"/>
+        <v>21</v>
+      </c>
+      <c r="F12" s="50"/>
       <c r="G12" s="6"/>
-      <c r="H12" s="57"/>
+      <c r="H12" s="50"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
     </row>
     <row r="13" spans="1:12" ht="76.5" customHeight="1">
       <c r="A13" s="22">
         <v>4</v>
       </c>
       <c r="B13" s="2">
         <v>46288</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="6"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="43.5" customHeight="1">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="26"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
     </row>
     <row r="15" spans="1:12" ht="67.5" customHeight="1">
       <c r="A15" s="22">
         <v>5</v>
       </c>
       <c r="B15" s="2">
         <v>46293</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="3"/>
       <c r="F15" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="39" t="s">
         <v>28</v>
       </c>
       <c r="I15" s="39" t="s">
         <v>28</v>
       </c>
       <c r="J15" s="39" t="s">
         <v>28</v>
       </c>
       <c r="K15">
         <v>10</v>
       </c>
       <c r="L15" s="34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="67.5" customHeight="1">
       <c r="A16" s="22">
         <v>5</v>
       </c>
       <c r="B16" s="2">
         <v>46294</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="3"/>
-      <c r="F16" s="57"/>
+      <c r="F16" s="50"/>
       <c r="G16" s="6"/>
       <c r="H16" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I16" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J16" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="44.25" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="26"/>
       <c r="D17" s="17"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="6"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
     </row>
     <row r="18" spans="1:12" ht="59.25" customHeight="1">
       <c r="A18" s="22">
         <v>6</v>
       </c>
       <c r="B18" s="2">
         <f>B15+7</f>
         <v>46300</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="6"/>
       <c r="H18" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I18" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J18" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18" s="37" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="67.5" customHeight="1">
       <c r="A19" s="22">
         <v>6</v>
       </c>
       <c r="B19" s="2">
         <v>46301</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E19" s="43" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F19" s="57"/>
+        <v>21</v>
+      </c>
+      <c r="F19" s="50"/>
       <c r="G19" s="6"/>
-      <c r="H19" s="57"/>
-      <c r="I19" s="57"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
       <c r="J19" s="12"/>
     </row>
     <row r="20" spans="1:12" ht="44.25" customHeight="1">
       <c r="A20" s="24"/>
       <c r="B20" s="25"/>
       <c r="C20" s="26"/>
       <c r="D20" s="18"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="6"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="6"/>
     </row>
     <row r="21" spans="1:12" ht="64.5" customHeight="1">
       <c r="A21" s="22">
         <v>7</v>
       </c>
       <c r="B21" s="2">
         <v>46307</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="15"/>
       <c r="E21" s="3"/>
       <c r="F21" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="32" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J21" s="32" t="s">
         <v>29</v>
       </c>
       <c r="L21" s="37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="67.5" customHeight="1">
       <c r="A22" s="22">
         <v>7</v>
       </c>
       <c r="B22" s="2">
         <v>46308</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="9"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
     </row>
     <row r="23" spans="1:12" ht="45.75" customHeight="1">
       <c r="A23" s="24"/>
       <c r="B23" s="25"/>
       <c r="C23" s="26"/>
       <c r="D23" s="6"/>
@@ -1373,589 +1352,587 @@
       <c r="A25" s="24"/>
       <c r="B25" s="25"/>
       <c r="C25" s="26"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
     </row>
     <row r="26" spans="1:12" ht="64.5" customHeight="1">
       <c r="A26" s="22">
         <v>9</v>
       </c>
       <c r="B26" s="2">
         <v>46321</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="3"/>
       <c r="G26" s="6"/>
       <c r="H26" s="42" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I26" s="32" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J26" s="32" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="L26" s="37" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="72.75" customHeight="1">
       <c r="A27" s="22">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>46322</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E27" s="43" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F27" s="57"/>
+        <v>21</v>
+      </c>
+      <c r="F27" s="50"/>
       <c r="G27" s="6"/>
       <c r="H27" s="3"/>
       <c r="J27" s="12"/>
       <c r="L27" s="44"/>
     </row>
     <row r="28" spans="1:12" ht="60" customHeight="1">
-      <c r="A28" s="45">
+      <c r="A28" s="27">
         <v>9</v>
       </c>
-      <c r="B28" s="46">
+      <c r="B28" s="13">
         <v>46323</v>
       </c>
-      <c r="C28" s="47" t="s">
+      <c r="C28" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="D28" s="51" t="s">
-[...7 lines deleted...]
-      <c r="J28" s="50"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
       <c r="K28" s="10">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="42.75" customHeight="1">
       <c r="A29" s="24"/>
       <c r="B29" s="25"/>
       <c r="C29" s="26"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
     <row r="30" spans="1:12" ht="67.5" customHeight="1">
       <c r="A30" s="22">
         <v>10</v>
       </c>
       <c r="B30" s="2">
         <v>46328</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="3"/>
       <c r="F30" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G30" s="6"/>
-      <c r="H30" s="59" t="s">
+      <c r="H30" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="I30" s="59" t="s">
+      <c r="I30" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="J30" s="59" t="s">
+      <c r="J30" s="39" t="s">
         <v>28</v>
       </c>
       <c r="K30">
         <v>10</v>
       </c>
       <c r="L30" s="34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="67.5" customHeight="1">
       <c r="A31" s="22">
         <v>10</v>
       </c>
       <c r="B31" s="2">
         <v>46329</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="9"/>
       <c r="H31" s="32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I31" s="32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="J31" s="32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:12" s="34" customFormat="1" ht="62.25" customHeight="1">
       <c r="A32" s="27">
         <v>10</v>
       </c>
       <c r="B32" s="2">
         <v>46330</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="6"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
     </row>
     <row r="33" spans="1:12" ht="47.1" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="5"/>
       <c r="C33" s="26"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="6"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="6"/>
     </row>
     <row r="34" spans="1:12" ht="72.900000000000006" customHeight="1">
       <c r="A34" s="27">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>46335</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="G34" s="9"/>
       <c r="H34" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I34" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J34" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="L34" s="34" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="72.900000000000006" customHeight="1">
       <c r="A35" s="27">
         <v>11</v>
       </c>
       <c r="B35" s="13">
         <v>46336</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E35" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F35" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G35" s="6"/>
-      <c r="H35" s="57"/>
+      <c r="H35" s="50"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
     </row>
     <row r="36" spans="1:12" ht="39.9" customHeight="1">
       <c r="A36" s="24"/>
       <c r="B36" s="25"/>
       <c r="C36" s="26"/>
       <c r="D36" s="6"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="4"/>
       <c r="H36" s="21"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
     </row>
     <row r="37" spans="1:12" ht="72.900000000000006" customHeight="1">
       <c r="A37" s="27">
         <v>12</v>
       </c>
       <c r="B37" s="13">
         <v>46342</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G37" s="9"/>
       <c r="H37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="L37" s="37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="67.5" customHeight="1">
       <c r="A38" s="22">
         <v>12</v>
       </c>
       <c r="B38" s="2">
         <v>46343</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="D38" s="57"/>
-      <c r="E38" s="57"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="50"/>
       <c r="F38" s="12"/>
       <c r="G38" s="9"/>
       <c r="H38" s="32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I38" s="32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="J38" s="12"/>
     </row>
     <row r="39" spans="1:12" ht="71.400000000000006" customHeight="1">
       <c r="A39" s="27">
         <v>12</v>
       </c>
       <c r="B39" s="13">
         <v>46344</v>
       </c>
       <c r="C39" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="39" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I39" s="39" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J39" s="55"/>
+        <v>28</v>
+      </c>
+      <c r="J39" s="48"/>
       <c r="K39" s="34"/>
     </row>
     <row r="40" spans="1:12" ht="71.400000000000006" customHeight="1">
       <c r="A40" s="27">
         <v>12</v>
       </c>
       <c r="B40" s="13">
         <v>46345</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="4"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="34"/>
     </row>
     <row r="41" spans="1:12" ht="48" customHeight="1">
       <c r="A41" s="24"/>
       <c r="B41" s="25"/>
       <c r="C41" s="26"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="6"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
     </row>
     <row r="42" spans="1:12" ht="81" customHeight="1">
       <c r="A42" s="27">
         <v>13</v>
       </c>
       <c r="B42" s="13">
         <v>46349</v>
       </c>
       <c r="C42" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="15"/>
       <c r="F42" s="3"/>
       <c r="G42" s="9"/>
       <c r="H42" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J42" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="L42" s="34" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="67.5" customHeight="1">
       <c r="A43" s="22">
         <v>13</v>
       </c>
       <c r="B43" s="2">
         <v>46349</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E43" s="43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="G43" s="9"/>
       <c r="H43" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I43" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J43" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="67.5" customHeight="1">
       <c r="A44" s="22">
         <v>13</v>
       </c>
       <c r="B44" s="2">
         <v>46351</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="12"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="6"/>
       <c r="H44" s="12"/>
       <c r="I44" s="12"/>
       <c r="J44" s="12"/>
     </row>
     <row r="45" spans="1:12" ht="43.5" customHeight="1">
       <c r="A45" s="24"/>
       <c r="B45" s="25"/>
       <c r="C45" s="26"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
     </row>
     <row r="46" spans="1:12" ht="69" customHeight="1">
       <c r="A46" s="22">
         <v>14</v>
       </c>
       <c r="B46" s="2">
         <v>46356</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="12"/>
       <c r="E46" s="12"/>
       <c r="F46" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="32" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J46" s="32" t="s">
         <v>29</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46" s="16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="67.5" customHeight="1">
       <c r="A47" s="22">
         <v>14</v>
       </c>
       <c r="B47" s="2">
         <v>46357</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="12"/>
       <c r="G47" s="9"/>
       <c r="H47" s="12"/>
       <c r="I47" s="12"/>
       <c r="J47" s="12"/>
     </row>
     <row r="48" spans="1:12" ht="43.5" customHeight="1">
       <c r="A48" s="24"/>
       <c r="B48" s="25"/>
       <c r="C48" s="26"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
     </row>
     <row r="49" spans="1:12" ht="81" customHeight="1">
       <c r="A49" s="27">
         <v>15</v>
       </c>
       <c r="B49" s="13">
         <v>46363</v>
       </c>
       <c r="C49" s="28" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="15"/>
       <c r="F49" s="42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G49" s="9"/>
       <c r="H49" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J49" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="L49" s="34" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="59.4" customHeight="1">
       <c r="A50" s="22">
         <v>15</v>
       </c>
       <c r="B50" s="2">
         <v>46366</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="9"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="12"/>
       <c r="K50" s="10">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="K51">
         <f>SUM(K1:K48)</f>
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;D&amp;CMarketing MSC program 1. félév
 2026/27. tanév I. félév</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="9.109375" style="29"/>
     <col min="2" max="2" width="11.109375" style="30" customWidth="1"/>
     <col min="3" max="3" width="9.5546875" style="31" customWidth="1"/>
     <col min="4" max="6" width="23.109375" customWidth="1"/>
     <col min="7" max="7" width="1.5546875" style="18" customWidth="1"/>
     <col min="8" max="10" width="23.88671875" customWidth="1"/>
     <col min="11" max="11" width="26.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.109375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
@@ -2032,1311 +2009,1364 @@
         <v>11</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="6"/>
       <c r="H5" s="3"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="39.9" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="25"/>
       <c r="C6" s="26"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
     </row>
-    <row r="7" spans="1:11" ht="52.2" customHeight="1">
+    <row r="7" spans="1:11" ht="76.8" customHeight="1">
       <c r="A7" s="27">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <f>B5+7</f>
         <v>46279</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="12"/>
       <c r="G7" s="9"/>
       <c r="H7" s="3"/>
-      <c r="I7" s="3"/>
-      <c r="J7" s="3"/>
+      <c r="I7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="49" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="10"/>
     </row>
-    <row r="8" spans="1:11" ht="64.2" customHeight="1">
+    <row r="8" spans="1:11" ht="75" customHeight="1">
       <c r="A8" s="27">
         <v>3</v>
       </c>
       <c r="B8" s="13">
         <v>46280</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="9"/>
       <c r="H8" s="12"/>
-      <c r="I8" s="12"/>
-      <c r="J8" s="3"/>
+      <c r="I8" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="49" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="10"/>
     </row>
     <row r="9" spans="1:11" ht="77.25" customHeight="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="2">
         <v>46281</v>
       </c>
-      <c r="C9" s="60" t="s">
+      <c r="C9" s="52" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="15"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="6"/>
       <c r="H9" s="41" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I9" s="41" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:11" ht="99.75" customHeight="1">
       <c r="A10" s="22">
         <v>3</v>
       </c>
       <c r="B10" s="2">
         <v>46283</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F10" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
     </row>
     <row r="11" spans="1:11" ht="44.25" customHeight="1">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="26"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:11" ht="99" customHeight="1">
       <c r="A12" s="27">
         <v>4</v>
       </c>
       <c r="B12" s="13">
         <f>B7+7</f>
         <v>46286</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="9"/>
       <c r="H12" s="12"/>
-      <c r="I12" s="54" t="s">
+      <c r="I12" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="J12" s="54" t="s">
+      <c r="J12" s="47" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="10"/>
     </row>
-    <row r="13" spans="1:11" ht="64.2" customHeight="1">
+    <row r="13" spans="1:11" ht="75.599999999999994" customHeight="1">
       <c r="A13" s="27">
         <v>4</v>
       </c>
       <c r="B13" s="13">
         <v>46287</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="9"/>
       <c r="H13" s="12"/>
-      <c r="I13" s="12"/>
-      <c r="J13" s="3"/>
+      <c r="I13" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="49" t="s">
+        <v>34</v>
+      </c>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11" ht="77.25" customHeight="1">
       <c r="A14" s="22">
         <v>4</v>
       </c>
       <c r="B14" s="2">
         <v>46288</v>
       </c>
-      <c r="C14" s="60" t="s">
+      <c r="C14" s="52" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="15"/>
       <c r="E14" s="12"/>
-      <c r="F14" s="12"/>
+      <c r="F14" s="49" t="s">
+        <v>36</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I14" s="33" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="J14" s="3"/>
     </row>
     <row r="15" spans="1:11" ht="81" customHeight="1">
       <c r="A15" s="22">
         <v>4</v>
       </c>
       <c r="B15" s="2">
         <v>46290</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D15" s="12"/>
-      <c r="E15" s="53" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="E15" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="46" t="s">
+        <v>19</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:11" ht="43.5" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="25"/>
       <c r="C16" s="26"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
     </row>
     <row r="17" spans="1:12" ht="74.400000000000006" customHeight="1">
       <c r="A17" s="27">
         <v>5</v>
       </c>
       <c r="B17" s="13">
         <f>B12+7</f>
         <v>46293</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="9"/>
       <c r="H17" s="15"/>
-      <c r="I17" s="54" t="s">
+      <c r="I17" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="J17" s="54" t="s">
+      <c r="J17" s="47" t="s">
         <v>31</v>
       </c>
       <c r="K17" s="10"/>
     </row>
-    <row r="18" spans="1:12" ht="77.25" customHeight="1">
-      <c r="A18" s="22">
+    <row r="18" spans="1:12" ht="75.599999999999994" customHeight="1">
+      <c r="A18" s="27">
         <v>5</v>
       </c>
-      <c r="B18" s="2">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B18" s="13">
+        <v>46294</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>12</v>
       </c>
       <c r="D18" s="15"/>
-      <c r="E18" s="12"/>
-[...10 lines deleted...]
-    <row r="19" spans="1:12" ht="81" customHeight="1">
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" s="10"/>
+    </row>
+    <row r="19" spans="1:12" ht="77.25" customHeight="1">
       <c r="A19" s="22">
         <v>5</v>
       </c>
       <c r="B19" s="2">
+        <v>46295</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="15"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="G19" s="6"/>
+      <c r="H19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="3"/>
+    </row>
+    <row r="20" spans="1:12" ht="81" customHeight="1">
+      <c r="A20" s="22">
+        <v>5</v>
+      </c>
+      <c r="B20" s="2">
         <v>46297</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C20" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="12"/>
+      <c r="E20" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="12"/>
-[...17 lines deleted...]
-      <c r="F20" s="36"/>
+      <c r="F20" s="42" t="s">
+        <v>18</v>
+      </c>
       <c r="G20" s="6"/>
-      <c r="H20" s="9"/>
-[...4 lines deleted...]
-      <c r="A21" s="22">
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+    </row>
+    <row r="21" spans="1:12" ht="44.25" customHeight="1">
+      <c r="A21" s="24"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" spans="1:12" ht="75" customHeight="1">
+      <c r="A22" s="22">
         <v>6</v>
       </c>
-      <c r="B21" s="2">
+      <c r="B22" s="2">
         <f>B17+7</f>
         <v>46300</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="C22" s="11" t="s">
         <v>11</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
-      <c r="G22" s="9"/>
+      <c r="G22" s="6"/>
       <c r="H22" s="12"/>
-      <c r="I22" s="12"/>
-[...4 lines deleted...]
-      <c r="A23" s="22">
+      <c r="I22" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J22" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="K22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="79.8" customHeight="1">
+      <c r="A23" s="27">
         <v>6</v>
       </c>
-      <c r="B23" s="2">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B23" s="13">
+        <v>46301</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>12</v>
       </c>
       <c r="D23" s="15"/>
-      <c r="E23" s="12"/>
-[...12 lines deleted...]
-    <row r="24" spans="1:12" ht="63.6" customHeight="1">
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J23" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="K23" s="10"/>
+    </row>
+    <row r="24" spans="1:12" ht="77.25" customHeight="1">
       <c r="A24" s="22">
         <v>6</v>
       </c>
       <c r="B24" s="2">
+        <v>46302</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="15"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="12"/>
+    </row>
+    <row r="25" spans="1:12" ht="63.6" customHeight="1">
+      <c r="A25" s="22">
+        <v>6</v>
+      </c>
+      <c r="B25" s="2">
         <v>46304</v>
       </c>
-      <c r="C24" s="11" t="s">
-[...20 lines deleted...]
-      <c r="F25" s="19"/>
+      <c r="C25" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="12"/>
+      <c r="E25" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>19</v>
+      </c>
       <c r="G25" s="6"/>
-      <c r="H25" s="9"/>
-[...4 lines deleted...]
-      <c r="A26" s="22">
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:12" ht="44.25" customHeight="1">
+      <c r="A26" s="24"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="6"/>
+    </row>
+    <row r="27" spans="1:12" ht="39.75" customHeight="1">
+      <c r="A27" s="22">
         <v>7</v>
       </c>
-      <c r="B26" s="2">
-        <f>B21+7</f>
+      <c r="B27" s="2">
+        <f>B22+7</f>
         <v>46307</v>
       </c>
-      <c r="C26" s="11" t="s">
+      <c r="C27" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D26" s="15"/>
-[...17 lines deleted...]
-      </c>
       <c r="D27" s="15"/>
-      <c r="E27" s="15"/>
-[...1 lines deleted...]
-      <c r="G27" s="9"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="6"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
-      <c r="J27" s="3"/>
-[...3 lines deleted...]
-      <c r="A28" s="22">
+      <c r="J27" s="12"/>
+      <c r="L27" s="37"/>
+    </row>
+    <row r="28" spans="1:12" ht="99" customHeight="1">
+      <c r="A28" s="27">
         <v>7</v>
       </c>
-      <c r="B28" s="2">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B28" s="13">
+        <v>46308</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>12</v>
       </c>
       <c r="D28" s="15"/>
-      <c r="E28" s="12"/>
-[...12 lines deleted...]
-    <row r="29" spans="1:12" ht="76.2" customHeight="1">
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="10"/>
+    </row>
+    <row r="29" spans="1:12" ht="77.25" customHeight="1">
       <c r="A29" s="22">
         <v>7</v>
       </c>
       <c r="B29" s="2">
+        <v>46309</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="15"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:12" ht="76.2" customHeight="1">
+      <c r="A30" s="22">
+        <v>7</v>
+      </c>
+      <c r="B30" s="2">
         <v>46311</v>
       </c>
-      <c r="C29" s="11" t="s">
+      <c r="C30" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="12"/>
+      <c r="E30" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="12"/>
-[...24 lines deleted...]
-      <c r="A31" s="22">
+      <c r="F30" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="6"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+    </row>
+    <row r="31" spans="1:12" ht="39.9" customHeight="1">
+      <c r="A31" s="24"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+    </row>
+    <row r="32" spans="1:12" ht="59.4" customHeight="1">
+      <c r="A32" s="22">
         <v>8</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B32" s="2">
         <v>46314</v>
       </c>
-      <c r="C31" s="11"/>
-      <c r="D31" s="38" t="s">
+      <c r="C32" s="11"/>
+      <c r="D32" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E31" s="38" t="s">
+      <c r="E32" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="F31" s="38" t="s">
+      <c r="F32" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="H31" s="38" t="s">
+      <c r="H32" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="I31" s="38" t="s">
+      <c r="I32" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="J31" s="38" t="s">
+      <c r="J32" s="38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="39.9" customHeight="1">
-[...12 lines deleted...]
-      <c r="A33" s="22">
+    <row r="33" spans="1:12" ht="39.9" customHeight="1">
+      <c r="A33" s="24"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+    </row>
+    <row r="34" spans="1:12" ht="35.25" customHeight="1">
+      <c r="A34" s="22">
         <v>9</v>
       </c>
-      <c r="B33" s="2">
-        <f>B31+7</f>
+      <c r="B34" s="2">
+        <f>B32+7</f>
         <v>46321</v>
       </c>
-      <c r="C33" s="11" t="s">
+      <c r="C34" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D33" s="15"/>
-[...17 lines deleted...]
-      </c>
       <c r="D34" s="15"/>
-      <c r="E34" s="15"/>
-[...1 lines deleted...]
-      <c r="G34" s="9"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="6"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
-      <c r="J34" s="3"/>
-[...3 lines deleted...]
-      <c r="A35" s="22">
+      <c r="J34" s="12"/>
+      <c r="L34" s="37"/>
+    </row>
+    <row r="35" spans="1:12" ht="73.8" customHeight="1">
+      <c r="A35" s="27">
         <v>9</v>
       </c>
-      <c r="B35" s="2">
-        <v>46323</v>
+      <c r="B35" s="13">
+        <v>46322</v>
       </c>
       <c r="C35" s="11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="E35" s="3"/>
+        <v>12</v>
+      </c>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
       <c r="F35" s="15"/>
-      <c r="G35" s="6"/>
-[...11 lines deleted...]
-    <row r="36" spans="1:12" ht="77.25" customHeight="1">
+      <c r="G35" s="9"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="10"/>
+    </row>
+    <row r="36" spans="1:12" ht="90.75" customHeight="1">
       <c r="A36" s="22">
         <v>9</v>
       </c>
       <c r="B36" s="2">
-        <v>46324</v>
+        <v>46323</v>
       </c>
       <c r="C36" s="11" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="F36" s="12"/>
+        <v>13</v>
+      </c>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="15"/>
       <c r="G36" s="6"/>
-      <c r="H36" s="3"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:12" ht="76.2" customHeight="1">
+      <c r="H36" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="12"/>
+      <c r="L36" s="40"/>
+    </row>
+    <row r="37" spans="1:12" ht="77.25" customHeight="1">
       <c r="A37" s="22">
         <v>9</v>
       </c>
       <c r="B37" s="2">
+        <v>46324</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="15"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+    </row>
+    <row r="38" spans="1:12" ht="76.2" customHeight="1">
+      <c r="A38" s="22">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2">
         <v>46325</v>
       </c>
-      <c r="C37" s="11" t="s">
-[...20 lines deleted...]
-      <c r="F38" s="6"/>
+      <c r="C38" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="12"/>
+      <c r="E38" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="46" t="s">
+        <v>19</v>
+      </c>
       <c r="G38" s="6"/>
-      <c r="H38" s="9"/>
-[...4 lines deleted...]
-      <c r="A39" s="22">
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+    </row>
+    <row r="39" spans="1:12" ht="42.75" customHeight="1">
+      <c r="A39" s="24"/>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+    </row>
+    <row r="40" spans="1:12" ht="83.4" customHeight="1">
+      <c r="A40" s="22">
         <v>10</v>
       </c>
-      <c r="B39" s="2">
-        <f>B33+7</f>
+      <c r="B40" s="2">
+        <f>B34+7</f>
         <v>46328</v>
       </c>
-      <c r="C39" s="11" t="s">
+      <c r="C40" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D39" s="15"/>
-[...4 lines deleted...]
-      <c r="I39" s="54" t="s">
+      <c r="D40" s="15"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="J39" s="54" t="s">
+      <c r="J40" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="L39" s="37"/>
-[...2 lines deleted...]
-      <c r="A40" s="27">
+      <c r="L40" s="37"/>
+    </row>
+    <row r="41" spans="1:12" ht="65.400000000000006" customHeight="1">
+      <c r="A41" s="27">
         <v>10</v>
       </c>
-      <c r="B40" s="13">
+      <c r="B41" s="13">
         <v>46329</v>
       </c>
-      <c r="C40" s="11" t="s">
+      <c r="C41" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="15"/>
-[...17 lines deleted...]
-      </c>
       <c r="D41" s="15"/>
-      <c r="E41" s="12"/>
-[...12 lines deleted...]
-    <row r="42" spans="1:12" ht="72.599999999999994" customHeight="1">
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="I41" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J41" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K41" s="10"/>
+    </row>
+    <row r="42" spans="1:12" ht="77.25" customHeight="1">
       <c r="A42" s="22">
         <v>10</v>
       </c>
       <c r="B42" s="2">
+        <v>46330</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="15"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:12" ht="72.599999999999994" customHeight="1">
+      <c r="A43" s="22">
+        <v>10</v>
+      </c>
+      <c r="B43" s="2">
         <v>46332</v>
       </c>
-      <c r="C42" s="11" t="s">
+      <c r="C43" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="12"/>
+      <c r="E43" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="D42" s="12"/>
-[...17 lines deleted...]
-      <c r="F43" s="6"/>
+      <c r="F43" s="42" t="s">
+        <v>18</v>
+      </c>
       <c r="G43" s="6"/>
-      <c r="H43" s="9"/>
-[...26 lines deleted...]
-    <row r="45" spans="1:12" ht="68.400000000000006" customHeight="1">
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="12"/>
+    </row>
+    <row r="44" spans="1:12" ht="42.75" customHeight="1">
+      <c r="A44" s="24"/>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+    </row>
+    <row r="45" spans="1:12" ht="82.8" customHeight="1">
       <c r="A45" s="27">
         <v>11</v>
       </c>
       <c r="B45" s="13">
-        <v>46336</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <f>B40+7</f>
+        <v>46335</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>11</v>
       </c>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="9"/>
-      <c r="H45" s="12"/>
-[...5 lines deleted...]
-      <c r="A46" s="22">
+      <c r="H45" s="3"/>
+      <c r="I45" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="J45" s="47" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="68.400000000000006" customHeight="1">
+      <c r="A46" s="27">
         <v>11</v>
       </c>
-      <c r="B46" s="2">
-        <v>46337</v>
+      <c r="B46" s="13">
+        <v>46336</v>
       </c>
       <c r="C46" s="11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46" s="15"/>
-      <c r="E46" s="12"/>
-[...8 lines deleted...]
-      <c r="J46" s="56" t="s">
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="9"/>
+      <c r="H46" s="53" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="47" spans="1:12" ht="68.400000000000006" customHeight="1">
+      <c r="I46" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J46" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K46" s="10"/>
+    </row>
+    <row r="47" spans="1:12" ht="77.25" customHeight="1">
       <c r="A47" s="22">
         <v>11</v>
       </c>
       <c r="B47" s="2">
+        <v>46337</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="15"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="J47" s="12"/>
+    </row>
+    <row r="48" spans="1:12" ht="68.400000000000006" customHeight="1">
+      <c r="A48" s="22">
+        <v>11</v>
+      </c>
+      <c r="B48" s="2">
         <v>46339</v>
       </c>
-      <c r="C47" s="11" t="s">
-[...20 lines deleted...]
-      <c r="F48" s="21"/>
+      <c r="C48" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="12"/>
+      <c r="E48" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" s="46" t="s">
+        <v>19</v>
+      </c>
       <c r="G48" s="6"/>
-      <c r="H48" s="19"/>
-[...16 lines deleted...]
-      <c r="F49" s="14"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12"/>
+      <c r="J48" s="12"/>
+    </row>
+    <row r="49" spans="1:12" ht="47.1" customHeight="1">
+      <c r="A49" s="24"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
       <c r="G49" s="6"/>
-      <c r="H49" s="12"/>
-[...7 lines deleted...]
-    <row r="50" spans="1:12" ht="60.6" customHeight="1">
+      <c r="H49" s="19"/>
+      <c r="I49" s="19"/>
+      <c r="J49" s="6"/>
+    </row>
+    <row r="50" spans="1:12" s="34" customFormat="1" ht="89.25" customHeight="1">
       <c r="A50" s="27">
         <v>12</v>
       </c>
-      <c r="B50" s="13">
-[...8 lines deleted...]
-      <c r="G50" s="9"/>
+      <c r="B50" s="2">
+        <f>B45+7</f>
+        <v>46342</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="6"/>
       <c r="H50" s="12"/>
-      <c r="I50" s="12"/>
-[...3 lines deleted...]
-    <row r="51" spans="1:12" s="34" customFormat="1" ht="76.8" customHeight="1">
+      <c r="I50" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="J50" s="47" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="60.6" customHeight="1">
       <c r="A51" s="27">
         <v>12</v>
       </c>
-      <c r="B51" s="2">
+      <c r="B51" s="13">
+        <v>46343</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="15"/>
+      <c r="E51" s="15"/>
+      <c r="F51" s="15"/>
+      <c r="G51" s="9"/>
+      <c r="H51" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="I51" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J51" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K51" s="10"/>
+    </row>
+    <row r="52" spans="1:12" s="34" customFormat="1" ht="76.8" customHeight="1">
+      <c r="A52" s="27">
+        <v>12</v>
+      </c>
+      <c r="B52" s="2">
         <v>46344</v>
       </c>
-      <c r="C51" s="11" t="s">
+      <c r="C52" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D51" s="14"/>
-[...25 lines deleted...]
-      <c r="F52" s="12"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
       <c r="G52" s="6"/>
-      <c r="H52" s="3"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:12" ht="75.599999999999994" customHeight="1">
+      <c r="H52" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="J52" s="12"/>
+    </row>
+    <row r="53" spans="1:12" ht="77.25" customHeight="1">
       <c r="A53" s="22">
         <v>12</v>
       </c>
       <c r="B53" s="2">
+        <v>46345</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" s="15"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+    </row>
+    <row r="54" spans="1:12" ht="75.599999999999994" customHeight="1">
+      <c r="A54" s="22">
+        <v>12</v>
+      </c>
+      <c r="B54" s="2">
         <v>46346</v>
       </c>
-      <c r="C53" s="11" t="s">
+      <c r="C54" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="12"/>
+      <c r="E54" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="D53" s="12"/>
-[...45 lines deleted...]
-    <row r="56" spans="1:12" ht="73.2" customHeight="1">
+      <c r="F54" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="6"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
+    </row>
+    <row r="55" spans="1:12" ht="39.9" customHeight="1">
+      <c r="A55" s="24"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+    </row>
+    <row r="56" spans="1:12" ht="103.5" customHeight="1">
       <c r="A56" s="27">
         <v>13</v>
       </c>
       <c r="B56" s="13">
-        <v>46350</v>
-[...4 lines deleted...]
-      <c r="D56" s="15"/>
+        <f>B50+7</f>
+        <v>46349</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>11</v>
+      </c>
       <c r="E56" s="15"/>
       <c r="F56" s="15"/>
       <c r="G56" s="9"/>
-      <c r="H56" s="12"/>
-[...5 lines deleted...]
-      <c r="A57" s="22">
+      <c r="H56" s="3"/>
+      <c r="I56" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="J56" s="47" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="73.2" customHeight="1">
+      <c r="A57" s="27">
         <v>13</v>
       </c>
-      <c r="B57" s="2">
+      <c r="B57" s="13">
+        <v>46350</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="15"/>
+      <c r="G57" s="9"/>
+      <c r="H57" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="I57" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="10"/>
+    </row>
+    <row r="58" spans="1:12" ht="90.75" customHeight="1">
+      <c r="A58" s="22">
+        <v>13</v>
+      </c>
+      <c r="B58" s="2">
         <v>46351</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="C58" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D57" s="3"/>
-[...3 lines deleted...]
-      <c r="H57" s="33" t="s">
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="L58" s="40"/>
+    </row>
+    <row r="59" spans="1:12" ht="72.900000000000006" customHeight="1">
+      <c r="A59" s="27">
+        <v>13</v>
+      </c>
+      <c r="B59" s="13">
+        <v>46352</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+    </row>
+    <row r="60" spans="1:12" ht="76.8" customHeight="1">
+      <c r="A60" s="22">
+        <v>13</v>
+      </c>
+      <c r="B60" s="2">
+        <v>46353</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" s="12"/>
+      <c r="E60" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="6"/>
+      <c r="H60" s="12"/>
+      <c r="I60" s="12"/>
+      <c r="J60" s="12"/>
+    </row>
+    <row r="61" spans="1:12" ht="48" customHeight="1">
+      <c r="A61" s="24"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="9"/>
+      <c r="J61" s="9"/>
+    </row>
+    <row r="62" spans="1:12" ht="90.75" customHeight="1">
+      <c r="A62" s="22">
+        <v>14</v>
+      </c>
+      <c r="B62" s="2">
+        <f>B56+7</f>
+        <v>46356</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="12"/>
+      <c r="E62" s="12"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="12"/>
+      <c r="I62" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="J62" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="K62">
+        <v>4</v>
+      </c>
+      <c r="L62" s="16"/>
+    </row>
+    <row r="63" spans="1:12" ht="73.2" customHeight="1">
+      <c r="A63" s="27">
+        <v>14</v>
+      </c>
+      <c r="B63" s="13">
+        <v>46357</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="12"/>
+      <c r="I63" s="12"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="10"/>
+    </row>
+    <row r="64" spans="1:12" ht="70.2" customHeight="1">
+      <c r="A64" s="22">
+        <v>14</v>
+      </c>
+      <c r="B64" s="2">
+        <v>46358</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="I57" s="33" t="s">
-[...14 lines deleted...]
-      <c r="C58" s="11" t="s">
+      <c r="J64" s="12"/>
+      <c r="L64" s="40"/>
+    </row>
+    <row r="65" spans="1:12" ht="72.900000000000006" customHeight="1">
+      <c r="A65" s="27">
         <v>14</v>
       </c>
-      <c r="D58" s="12"/>
-[...14 lines deleted...]
-      <c r="C59" s="11" t="s">
+      <c r="B65" s="13">
+        <v>46359</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="12"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="12"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+    </row>
+    <row r="66" spans="1:12" ht="72.599999999999994" customHeight="1">
+      <c r="A66" s="22">
+        <v>14</v>
+      </c>
+      <c r="B66" s="2">
+        <v>46360</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" s="12"/>
+      <c r="E66" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F66" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="D59" s="12"/>
-[...137 lines deleted...]
-      <c r="F66" s="6"/>
       <c r="G66" s="6"/>
-      <c r="H66" s="9"/>
-[...16 lines deleted...]
-      <c r="F67" s="20"/>
+      <c r="H66" s="12"/>
+      <c r="I66" s="12"/>
+      <c r="J66" s="12"/>
+    </row>
+    <row r="67" spans="1:12" ht="43.5" customHeight="1">
+      <c r="A67" s="24"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
       <c r="G67" s="6"/>
-      <c r="H67" s="12"/>
-[...6 lines deleted...]
-    <row r="68" spans="1:12" ht="67.8" customHeight="1">
+      <c r="H67" s="9"/>
+      <c r="I67" s="9"/>
+      <c r="J67" s="9"/>
+    </row>
+    <row r="68" spans="1:12" ht="62.4" customHeight="1">
       <c r="A68" s="22">
         <v>15</v>
       </c>
       <c r="B68" s="2">
-        <v>46365</v>
-[...6 lines deleted...]
-      <c r="F68" s="15"/>
+        <f>B62+7</f>
+        <v>46363</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="15"/>
+      <c r="E68" s="15"/>
+      <c r="F68" s="20"/>
       <c r="G68" s="6"/>
       <c r="H68" s="12"/>
-      <c r="I68" s="12"/>
-[...3 lines deleted...]
-    <row r="69" spans="1:12" ht="59.4" customHeight="1">
+      <c r="I68" s="3"/>
+      <c r="J68" s="3"/>
+      <c r="K68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="67.8" customHeight="1">
       <c r="A69" s="22">
         <v>15</v>
       </c>
       <c r="B69" s="2">
+        <v>46365</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="15"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="12"/>
+      <c r="I69" s="12"/>
+      <c r="J69" s="12"/>
+      <c r="L69" s="40"/>
+    </row>
+    <row r="70" spans="1:12" ht="59.4" customHeight="1">
+      <c r="A70" s="22">
+        <v>15</v>
+      </c>
+      <c r="B70" s="2">
         <v>46366</v>
       </c>
-      <c r="C69" s="11" t="s">
+      <c r="C70" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D69" s="12"/>
-[...6 lines deleted...]
-      <c r="K69" s="10">
+      <c r="D70" s="12"/>
+      <c r="E70" s="12"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="15"/>
+      <c r="I70" s="15"/>
+      <c r="J70" s="12"/>
+      <c r="K70" s="10">
         <v>12</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="43.5" customHeight="1">
-[...13 lines deleted...]
-        <f>SUM(K1:K70)</f>
+    <row r="71" spans="1:12" ht="43.5" customHeight="1">
+      <c r="A71" s="24"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="26"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="6"/>
+      <c r="F71" s="6"/>
+      <c r="G71" s="6"/>
+      <c r="H71" s="9"/>
+      <c r="I71" s="9"/>
+      <c r="J71" s="9"/>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="K72">
+        <f>SUM(K1:K71)</f>
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.55118110236220474" header="0.19685039370078741" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;D&amp;CMarketing MSC program 3. félév
 2026/27. tanév I. félév</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>