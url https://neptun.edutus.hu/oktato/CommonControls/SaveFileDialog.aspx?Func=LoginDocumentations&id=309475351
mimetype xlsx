--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -6,78 +6,78 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Órarend 2026-27-1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{727B32E5-FA3C-4FC2-B5F5-8B6ABD8FAD7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{414EED2B-ACD8-440E-AF18-6823C2921530}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Erasmus" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Erasmus!$A$1:$T$71</definedName>
     <definedName name="targynev">[1]Listák!$D$2:$D$579</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="97">
   <si>
     <t>1-2</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>5-6</t>
   </si>
   <si>
     <t>Ebédszünet</t>
   </si>
   <si>
     <t>7-8</t>
   </si>
   <si>
     <t>9-10</t>
   </si>
   <si>
     <t xml:space="preserve">          11-12</t>
   </si>
   <si>
     <t>8.00-9.30</t>
   </si>
   <si>
@@ -227,56 +227,50 @@
   <si>
     <t>Dr. Wirth Gábor</t>
   </si>
   <si>
     <t xml:space="preserve">MARKETING PLANNING AND </t>
   </si>
   <si>
     <t>MARKETING CONTROLLING EA</t>
   </si>
   <si>
     <t>Dr. Miklós Ilona</t>
   </si>
   <si>
     <t>kínai csoporttal</t>
   </si>
   <si>
     <t>1.cs.</t>
   </si>
   <si>
     <t>CALC. FOR BUSINESS MATHEMATICS</t>
   </si>
   <si>
     <t>The Digital Travel Environment</t>
   </si>
   <si>
-    <t>CORPORATE ECONOMICS EA</t>
-[...4 lines deleted...]
-  <si>
     <t>LOGISTICS EA</t>
   </si>
   <si>
     <t>K-MA-val</t>
   </si>
   <si>
     <t>Strategic and Business Planning</t>
   </si>
   <si>
     <t>Zhou Yimeng</t>
   </si>
   <si>
     <t>Balog Mónika</t>
   </si>
   <si>
     <t>INNOVATION MANAGEMENT</t>
   </si>
   <si>
     <t>Innovation Management</t>
   </si>
   <si>
     <t>Vannai Dorottya</t>
   </si>
   <si>
     <t>PRESENTATION SKILLS DEVELOPMENT</t>
@@ -305,72 +299,75 @@
   <si>
     <t>Business German</t>
   </si>
   <si>
     <t>Ané Peres Anna</t>
   </si>
   <si>
     <t>09.28.,10.05.,10.12.,10.26.,11.02.,11.09</t>
   </si>
   <si>
     <t>11.16.,11.23.,11.30.</t>
   </si>
   <si>
     <t>09.23.,10.07.,10.28.,11.11.,11.25.,12.02.</t>
   </si>
   <si>
     <t>09.23.,10.07.,10.28.,11.11.,11.25.</t>
   </si>
   <si>
     <t>9:45-10:30</t>
   </si>
   <si>
     <t>10:45-12:15</t>
   </si>
   <si>
-    <t>új terem</t>
-[...1 lines deleted...]
-  <si>
     <t>MARKETING MANAGEMENT EA</t>
   </si>
   <si>
     <t>10.12.,11.16.,11.30.</t>
   </si>
   <si>
     <t>Research Methodology</t>
   </si>
   <si>
     <t>09.29.,11.03.,11.17.,11.23</t>
   </si>
   <si>
     <t>09.29.,11.03.,11.23</t>
   </si>
   <si>
     <t>CITY MARKETING</t>
   </si>
   <si>
     <t>09.18.,09.25.,10.02., 10.09., 10.18.,10.30.</t>
+  </si>
+  <si>
+    <t>BUSINESS ECONOMICS EA</t>
+  </si>
+  <si>
+    <t>Business Economics szem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m\.\ d\.;@"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial CE"/>
       <family val="2"/>
@@ -4013,54 +4010,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D68" sqref="D68"/>
+      <selection pane="bottomRight" activeCell="J46" sqref="J46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="19.5546875" style="25" customWidth="1"/>
     <col min="3" max="3" width="6.88671875" customWidth="1"/>
     <col min="4" max="4" width="6.88671875" style="13" customWidth="1"/>
     <col min="5" max="5" width="20.109375" style="25" customWidth="1"/>
     <col min="6" max="6" width="7.44140625" customWidth="1"/>
     <col min="7" max="7" width="9.44140625" style="23" customWidth="1"/>
     <col min="8" max="8" width="20.5546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="7.44140625" customWidth="1"/>
     <col min="10" max="10" width="6.88671875" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.5546875" style="25" customWidth="1"/>
     <col min="13" max="13" width="6.88671875" customWidth="1"/>
     <col min="14" max="14" width="6.88671875" style="26" customWidth="1"/>
     <col min="15" max="15" width="20.5546875" style="25" customWidth="1"/>
     <col min="16" max="16" width="6.88671875" customWidth="1"/>
     <col min="17" max="17" width="6.88671875" style="13" customWidth="1"/>
     <col min="18" max="18" width="22.5546875" style="25" customWidth="1"/>
     <col min="19" max="19" width="6.88671875" customWidth="1"/>
     <col min="20" max="20" width="6.88671875" style="13" customWidth="1"/>
   </cols>
@@ -4176,664 +4173,664 @@
       </c>
       <c r="P3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="18" t="s">
         <v>16</v>
       </c>
       <c r="R3" s="17" t="s">
         <v>14</v>
       </c>
       <c r="S3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="81" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="82"/>
       <c r="D4" s="83"/>
       <c r="E4" s="35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F4" s="106"/>
       <c r="G4" s="13"/>
       <c r="H4"/>
       <c r="L4" s="81" t="s">
         <v>63</v>
       </c>
       <c r="M4" s="82"/>
       <c r="N4" s="86"/>
       <c r="O4" s="81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="P4" s="82"/>
       <c r="Q4" s="83"/>
       <c r="R4" s="27"/>
       <c r="S4" s="28"/>
       <c r="T4" s="29"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="84" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="82"/>
       <c r="D5" s="83">
         <v>202</v>
       </c>
       <c r="E5" s="107"/>
       <c r="G5" s="13">
         <v>463</v>
       </c>
       <c r="H5"/>
       <c r="L5" s="85"/>
       <c r="M5" s="82"/>
       <c r="N5" s="86">
         <v>206</v>
       </c>
       <c r="O5" s="85"/>
       <c r="P5" s="82"/>
       <c r="Q5" s="83">
         <v>210</v>
       </c>
       <c r="R5" s="27"/>
       <c r="S5" s="30"/>
       <c r="T5" s="29"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="97"/>
       <c r="C6" s="82" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="83"/>
       <c r="E6" s="108" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="26"/>
       <c r="H6"/>
       <c r="L6" s="85"/>
       <c r="M6" s="82" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="N6" s="86"/>
       <c r="O6" s="85"/>
       <c r="P6" s="82" t="s">
         <v>56</v>
       </c>
       <c r="Q6" s="83"/>
       <c r="R6" s="27"/>
       <c r="S6" s="30"/>
       <c r="T6" s="29"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="38"/>
       <c r="C7" s="34"/>
       <c r="D7" s="7"/>
       <c r="E7"/>
       <c r="G7" s="109" t="s">
         <v>53</v>
       </c>
       <c r="H7" s="110"/>
       <c r="I7" s="111"/>
       <c r="R7" s="31"/>
       <c r="S7" s="34"/>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="38"/>
       <c r="C8" s="34"/>
       <c r="D8" s="7"/>
       <c r="E8"/>
       <c r="G8" s="123" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="34"/>
       <c r="I8" s="7">
         <v>463</v>
       </c>
       <c r="L8" s="78" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M8" s="113"/>
       <c r="N8" s="80"/>
       <c r="O8" s="78" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="P8" s="113"/>
       <c r="Q8" s="80"/>
       <c r="R8" s="78" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="S8" s="113"/>
       <c r="T8" s="80"/>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B9" s="38"/>
       <c r="C9" s="34"/>
       <c r="D9" s="7"/>
       <c r="E9"/>
       <c r="G9" s="48"/>
       <c r="H9" s="34" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="7"/>
       <c r="L9" s="115"/>
       <c r="M9" s="113"/>
       <c r="N9" s="80">
-        <v>217</v>
+        <v>355</v>
       </c>
       <c r="O9" s="115"/>
       <c r="P9" s="113"/>
       <c r="Q9" s="80">
-        <v>217</v>
+        <v>355</v>
       </c>
       <c r="R9" s="115"/>
       <c r="S9" s="113"/>
       <c r="T9" s="80">
-        <v>217</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B10" s="38"/>
       <c r="C10" s="34"/>
       <c r="D10" s="7"/>
       <c r="E10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="112" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H10" s="106" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="115"/>
       <c r="M10" s="120" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="N10" s="80"/>
       <c r="O10" s="115"/>
       <c r="P10" s="120" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="Q10" s="80"/>
       <c r="R10" s="115"/>
       <c r="S10" s="120" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T10" s="80"/>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B11" s="38"/>
       <c r="C11" s="34"/>
       <c r="D11" s="7"/>
       <c r="L11" s="121" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="M11" s="113"/>
       <c r="N11" s="114"/>
       <c r="O11" s="121" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P11" s="113"/>
       <c r="Q11" s="114"/>
       <c r="R11" s="121" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="S11" s="113"/>
       <c r="T11" s="114"/>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B12" s="38"/>
       <c r="C12" s="34"/>
       <c r="D12" s="7"/>
       <c r="E12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I12" s="25"/>
       <c r="J12" s="23"/>
       <c r="L12" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M12" s="113"/>
       <c r="N12" s="114"/>
       <c r="O12" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P12" s="113"/>
       <c r="Q12" s="80"/>
       <c r="R12" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="S12" s="113"/>
       <c r="T12" s="80"/>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B13" s="38"/>
       <c r="C13" s="34"/>
       <c r="D13" s="7"/>
       <c r="G13" s="23">
         <v>217</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="25"/>
       <c r="J13" s="23">
         <v>217</v>
       </c>
       <c r="R13" s="31"/>
       <c r="S13" s="34"/>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B14" s="38"/>
       <c r="C14" s="34"/>
       <c r="D14" s="7"/>
       <c r="E14" s="69" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G14" s="13"/>
       <c r="H14" s="69" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="23"/>
       <c r="O14" s="78" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="P14" s="113"/>
       <c r="Q14" s="80"/>
       <c r="R14" s="78" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="S14" s="113"/>
       <c r="T14" s="80"/>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B15" s="31"/>
       <c r="C15" s="70"/>
       <c r="D15" s="33"/>
       <c r="E15" s="65" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H15" s="65" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="O15" s="115"/>
       <c r="P15" s="113"/>
-      <c r="Q15" s="80">
-        <v>217</v>
+      <c r="Q15" s="80" t="s">
+        <v>74</v>
       </c>
       <c r="R15" s="115"/>
       <c r="S15" s="113"/>
-      <c r="T15" s="80">
-        <v>217</v>
+      <c r="T15" s="80" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="E16" s="35"/>
       <c r="F16" s="36"/>
       <c r="G16" s="10"/>
       <c r="O16" s="122">
         <v>46321</v>
       </c>
       <c r="P16" s="120" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="Q16" s="80"/>
       <c r="R16" s="122">
         <v>46321</v>
       </c>
       <c r="S16" s="120" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T16" s="80"/>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="E17" s="24" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F17" s="25"/>
       <c r="H17" s="24" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I17" s="25"/>
       <c r="J17" s="23"/>
       <c r="O17" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P17" s="113"/>
       <c r="Q17" s="114"/>
       <c r="R17" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="S17" s="113"/>
       <c r="T17" s="114"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="E18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="25"/>
       <c r="G18" s="23">
         <v>217</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="25"/>
       <c r="J18" s="23">
         <v>217</v>
       </c>
       <c r="O18" s="38"/>
       <c r="P18" s="34"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="38"/>
       <c r="S18" s="34"/>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="E19" s="69" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F19" s="25"/>
       <c r="H19" s="69" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I19" s="25"/>
       <c r="J19" s="23"/>
       <c r="L19" s="81" t="s">
         <v>50</v>
       </c>
       <c r="M19" s="82"/>
       <c r="N19" s="83"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="E20" s="65" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H20" s="65" t="s">
         <v>60</v>
       </c>
       <c r="I20" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L20" s="84" t="s">
         <v>32</v>
       </c>
       <c r="M20" s="82"/>
       <c r="N20" s="83">
         <v>463</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B21" s="31"/>
       <c r="C21" s="34"/>
       <c r="D21" s="37"/>
       <c r="L21" s="85"/>
       <c r="M21" s="82" t="s">
         <v>51</v>
       </c>
       <c r="N21" s="83"/>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B22" s="31"/>
       <c r="C22" s="34"/>
       <c r="D22" s="37"/>
       <c r="E22" s="103" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="104"/>
       <c r="G22" s="101"/>
       <c r="L22" s="95"/>
       <c r="O22" s="96"/>
       <c r="R22" s="76"/>
       <c r="S22" s="34"/>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B23" s="31"/>
       <c r="C23" s="34"/>
       <c r="D23" s="37"/>
       <c r="E23" s="102"/>
       <c r="F23" s="100"/>
       <c r="G23" s="105">
-        <v>202</v>
+        <v>354</v>
       </c>
       <c r="P23" s="38"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="31"/>
       <c r="S23" s="38"/>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B24" s="24"/>
       <c r="C24" s="34"/>
       <c r="D24" s="23"/>
       <c r="E24" s="102"/>
       <c r="F24" s="100" t="s">
         <v>46</v>
       </c>
       <c r="G24" s="105"/>
       <c r="L24" s="31"/>
       <c r="M24" s="38"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:20" s="21" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16"/>
       <c r="B25" s="39"/>
       <c r="D25" s="18"/>
       <c r="E25" s="39"/>
       <c r="G25" s="19"/>
       <c r="H25" s="40"/>
       <c r="J25" s="18"/>
       <c r="K25" s="20"/>
       <c r="N25" s="41"/>
       <c r="Q25" s="18"/>
       <c r="T25" s="18"/>
     </row>
     <row r="26" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="48"/>
       <c r="C26" s="31"/>
       <c r="D26" s="71"/>
       <c r="E26" s="44"/>
       <c r="F26" s="43"/>
       <c r="G26" s="7"/>
       <c r="H26" s="81" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I26" s="82"/>
       <c r="J26" s="83">
-        <v>206</v>
+        <v>354</v>
       </c>
       <c r="L26" s="78" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="M26" s="113"/>
       <c r="N26" s="114"/>
       <c r="O26" s="78" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="P26" s="113"/>
       <c r="Q26" s="114"/>
       <c r="R26" s="78" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="S26" s="113"/>
       <c r="T26" s="114"/>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="72"/>
       <c r="C27" s="34"/>
       <c r="D27" s="37"/>
       <c r="E27" s="31"/>
       <c r="F27" s="34"/>
       <c r="G27" s="7"/>
       <c r="H27" s="85"/>
       <c r="I27" s="82"/>
       <c r="J27" s="83"/>
       <c r="L27" s="115"/>
       <c r="M27" s="113"/>
       <c r="N27" s="116">
-        <v>217</v>
+        <v>355</v>
       </c>
       <c r="O27" s="115"/>
       <c r="P27" s="113"/>
       <c r="Q27" s="116">
-        <v>217</v>
+        <v>355</v>
       </c>
       <c r="R27" s="115"/>
       <c r="S27" s="113"/>
       <c r="T27" s="116">
-        <v>217</v>
+        <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="65"/>
       <c r="C28" s="34"/>
       <c r="D28" s="37"/>
       <c r="E28" s="65"/>
       <c r="F28" s="34"/>
       <c r="G28" s="37"/>
       <c r="H28" s="85"/>
       <c r="I28" s="82" t="s">
         <v>56</v>
       </c>
       <c r="J28" s="83"/>
       <c r="L28" s="115"/>
       <c r="M28" s="113" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="N28" s="114"/>
       <c r="O28" s="115"/>
       <c r="P28" s="113" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="Q28" s="114"/>
       <c r="R28" s="115"/>
       <c r="S28" s="113" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T28" s="114"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="48"/>
       <c r="C29" s="34"/>
       <c r="D29" s="7"/>
       <c r="E29" s="38"/>
       <c r="F29" s="34"/>
       <c r="G29" s="7"/>
       <c r="H29" s="38"/>
       <c r="I29" s="34"/>
       <c r="J29" s="7"/>
       <c r="K29" s="45"/>
       <c r="L29" s="78" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M29" s="113"/>
       <c r="N29" s="114"/>
       <c r="O29" s="78" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P29" s="113"/>
       <c r="Q29" s="114"/>
       <c r="R29" s="78" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="S29" s="113"/>
       <c r="T29" s="114"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="K30" s="45"/>
       <c r="L30" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M30" s="113"/>
       <c r="N30" s="114"/>
       <c r="O30" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P30" s="113"/>
       <c r="Q30" s="80"/>
       <c r="R30" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="S30" s="113"/>
       <c r="T30" s="80"/>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B31" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C31" s="43"/>
       <c r="D31" s="7"/>
       <c r="E31" s="44" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F31" s="43"/>
       <c r="G31" s="7"/>
       <c r="H31" s="62" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="63"/>
       <c r="J31" s="64"/>
       <c r="K31" s="45"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B32" s="42"/>
       <c r="C32" s="34"/>
       <c r="D32" s="7">
         <v>205</v>
       </c>
       <c r="E32" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="34"/>
       <c r="G32" s="7">
         <v>205</v>
       </c>
       <c r="H32" s="31" t="s">
         <v>21</v>
@@ -4903,57 +4900,57 @@
         <v>49</v>
       </c>
       <c r="F37" s="82"/>
       <c r="G37" s="86"/>
       <c r="H37" s="103" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="104"/>
       <c r="J37" s="101"/>
       <c r="L37" s="31" t="s">
         <v>31</v>
       </c>
       <c r="M37" s="34"/>
       <c r="N37" s="7"/>
       <c r="O37" s="44"/>
       <c r="P37" s="43"/>
       <c r="Q37" s="7"/>
       <c r="U37" s="47"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="87"/>
       <c r="F38" s="85"/>
-      <c r="G38" s="88" t="s">
-        <v>90</v>
+      <c r="G38" s="88">
+        <v>355</v>
       </c>
       <c r="H38" s="102"/>
       <c r="I38" s="100"/>
       <c r="J38" s="105">
-        <v>202</v>
+        <v>354</v>
       </c>
       <c r="K38" s="45"/>
       <c r="L38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="M38" s="34"/>
       <c r="N38" s="7">
         <v>202</v>
       </c>
       <c r="O38" s="31"/>
       <c r="P38" s="34"/>
       <c r="Q38" s="7"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>33</v>
       </c>
       <c r="E39" s="85"/>
       <c r="F39" s="82" t="s">
         <v>48</v>
       </c>
       <c r="G39" s="83"/>
       <c r="H39" s="102"/>
       <c r="I39" s="100" t="s">
         <v>46</v>
@@ -5035,195 +5032,195 @@
         <v>202</v>
       </c>
       <c r="Q43" s="7"/>
       <c r="R43" s="38"/>
       <c r="S43" s="34"/>
       <c r="T43" s="7">
         <v>202</v>
       </c>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B44" s="38"/>
       <c r="C44" s="34"/>
       <c r="D44" s="49"/>
       <c r="L44" s="31"/>
       <c r="M44" s="50" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="49"/>
       <c r="O44" s="38"/>
       <c r="P44" s="34" t="s">
         <v>35</v>
       </c>
       <c r="Q44" s="7"/>
       <c r="R44" s="38"/>
       <c r="S44" s="34" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T44" s="7"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D45" s="7"/>
       <c r="E45" s="42"/>
       <c r="F45" s="25"/>
       <c r="H45" s="24"/>
       <c r="I45" s="66"/>
       <c r="R45" s="65" t="s">
         <v>60</v>
       </c>
       <c r="S45" s="34"/>
       <c r="T45" s="49"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D46" s="7"/>
       <c r="E46" s="42"/>
       <c r="F46" s="25"/>
       <c r="H46" s="24"/>
       <c r="I46" s="66"/>
       <c r="L46" s="78" t="s">
         <v>57</v>
       </c>
       <c r="M46" s="79"/>
       <c r="N46" s="80" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="O46" s="78" t="s">
         <v>57</v>
       </c>
       <c r="P46" s="79"/>
       <c r="Q46" s="80" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="R46" s="65"/>
       <c r="S46" s="34"/>
       <c r="T46" s="49"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D47" s="7"/>
       <c r="E47" s="42"/>
       <c r="F47" s="25"/>
       <c r="H47" s="24"/>
       <c r="I47" s="66"/>
       <c r="L47" s="78" t="s">
         <v>58</v>
       </c>
       <c r="M47" s="79"/>
       <c r="N47" s="80"/>
       <c r="O47" s="78" t="s">
         <v>58</v>
       </c>
       <c r="P47" s="79"/>
       <c r="Q47" s="80"/>
       <c r="R47" s="65"/>
       <c r="S47" s="34"/>
       <c r="T47" s="49"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D48" s="7"/>
       <c r="E48" s="42"/>
       <c r="F48" s="25"/>
       <c r="H48" s="24"/>
       <c r="I48" s="66"/>
       <c r="L48" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M48" s="118" t="s">
         <v>59</v>
       </c>
       <c r="N48" s="80"/>
       <c r="O48" s="117" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P48" s="118" t="s">
         <v>59</v>
       </c>
       <c r="Q48" s="80"/>
       <c r="R48" s="65"/>
       <c r="S48" s="34"/>
       <c r="T48" s="49"/>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D49" s="7"/>
       <c r="E49" s="42"/>
       <c r="F49" s="25"/>
       <c r="H49" s="24"/>
       <c r="I49" s="66"/>
       <c r="L49" s="119" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M49" s="118"/>
       <c r="N49" s="80"/>
       <c r="O49" s="119" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="P49" s="118"/>
       <c r="Q49" s="80"/>
       <c r="R49" s="65"/>
       <c r="S49" s="34"/>
       <c r="T49" s="49"/>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D50" s="7"/>
       <c r="E50" s="42"/>
       <c r="F50" s="25"/>
       <c r="H50" s="24"/>
       <c r="I50" s="66"/>
       <c r="R50" s="65"/>
       <c r="S50" s="34"/>
       <c r="T50" s="49"/>
     </row>
     <row r="51" spans="1:20" s="21" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="16"/>
       <c r="D51" s="16"/>
       <c r="G51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="20"/>
       <c r="L51" s="51"/>
       <c r="N51" s="16"/>
       <c r="O51" s="52"/>
       <c r="P51" s="53"/>
       <c r="Q51" s="41"/>
       <c r="R51" s="52"/>
       <c r="S51" s="53"/>
       <c r="T51" s="41"/>
     </row>
     <row r="52" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
         <v>40</v>
       </c>
       <c r="E52" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F52" s="50"/>
       <c r="G52" s="37"/>
       <c r="H52" s="62" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I52" s="63"/>
       <c r="J52" s="64"/>
       <c r="L52" s="31" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="M52" s="34"/>
       <c r="N52" s="7"/>
       <c r="O52" s="38"/>
       <c r="P52" s="34"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="31"/>
       <c r="S52" s="50"/>
       <c r="T52" s="37"/>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>41</v>
       </c>
       <c r="E53" s="42" t="s">
         <v>32</v>
       </c>
       <c r="F53" s="50"/>
       <c r="G53" s="37">
         <v>202</v>
       </c>
       <c r="H53" s="31" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="50"/>
@@ -5255,66 +5252,66 @@
       <c r="H54" s="65" t="s">
         <v>60</v>
       </c>
       <c r="I54" s="34"/>
       <c r="J54" s="7"/>
       <c r="K54" s="45"/>
       <c r="L54" s="31" t="s">
         <v>34</v>
       </c>
       <c r="M54" s="34" t="s">
         <v>35</v>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="38"/>
       <c r="P54" s="34"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="31"/>
       <c r="S54" s="34"/>
       <c r="T54" s="7"/>
     </row>
     <row r="55" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="10" t="s">
         <v>42</v>
       </c>
       <c r="E55" s="73" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F55" s="74" t="s">
         <v>35</v>
       </c>
       <c r="G55" s="75"/>
       <c r="H55" s="31" t="s">
         <v>36</v>
       </c>
       <c r="I55" s="34" t="s">
         <v>35</v>
       </c>
       <c r="J55" s="7"/>
       <c r="L55" s="31"/>
       <c r="M55" s="62" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="N55" s="63"/>
       <c r="O55" s="64"/>
       <c r="R55" s="38"/>
       <c r="S55" s="34"/>
       <c r="T55" s="7"/>
     </row>
     <row r="56" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>33</v>
       </c>
       <c r="L56" s="54" t="s">
         <v>60</v>
       </c>
       <c r="M56" s="38"/>
       <c r="N56" s="34"/>
       <c r="O56" s="7">
         <v>214</v>
       </c>
       <c r="R56" s="38"/>
       <c r="S56" s="34"/>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>22</v>
@@ -5378,178 +5375,178 @@
       </c>
       <c r="G60" s="83"/>
       <c r="O60" s="92"/>
       <c r="P60" s="82"/>
       <c r="Q60" s="83">
         <v>202</v>
       </c>
       <c r="R60" s="92"/>
       <c r="S60" s="82"/>
       <c r="T60" s="83">
         <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B61" s="38"/>
       <c r="C61" s="34"/>
       <c r="D61" s="7"/>
       <c r="E61" s="38"/>
       <c r="F61" s="34"/>
       <c r="G61" s="37"/>
       <c r="H61" s="38"/>
       <c r="I61" s="34"/>
       <c r="J61" s="7"/>
       <c r="O61" s="93"/>
       <c r="P61" s="94" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="Q61" s="90"/>
       <c r="R61" s="93"/>
       <c r="S61" s="94" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T61" s="90"/>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B62" s="38"/>
       <c r="C62" s="34"/>
       <c r="D62" s="49"/>
       <c r="E62" s="38"/>
       <c r="F62" s="34"/>
       <c r="G62" s="49"/>
       <c r="H62" s="38"/>
       <c r="I62" s="34"/>
       <c r="J62" s="56"/>
     </row>
     <row r="63" spans="1:20" s="21" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="16"/>
       <c r="B63" s="57"/>
       <c r="C63" s="57"/>
       <c r="D63" s="58"/>
       <c r="E63" s="57"/>
       <c r="F63" s="57"/>
       <c r="G63" s="58"/>
       <c r="H63" s="57"/>
       <c r="I63" s="57"/>
       <c r="J63" s="57"/>
       <c r="K63" s="20"/>
       <c r="L63" s="57"/>
       <c r="N63" s="59"/>
       <c r="P63" s="57"/>
       <c r="Q63" s="59"/>
       <c r="T63" s="18"/>
     </row>
     <row r="64" spans="1:20" s="25" customFormat="1" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10"/>
       <c r="D64" s="10"/>
       <c r="E64" s="31"/>
       <c r="F64" s="38"/>
       <c r="G64" s="42"/>
       <c r="H64" s="81" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I64" s="81">
         <v>217</v>
       </c>
       <c r="J64" s="84"/>
       <c r="K64" s="14"/>
       <c r="L64" s="81" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M64" s="81"/>
       <c r="N64" s="88"/>
       <c r="O64" s="81" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="P64" s="81"/>
       <c r="Q64" s="88"/>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A65" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E65" s="42"/>
       <c r="F65" s="34"/>
       <c r="G65" s="37"/>
       <c r="H65" s="84"/>
       <c r="I65" s="82"/>
       <c r="J65" s="86"/>
       <c r="K65" s="45"/>
       <c r="L65" s="81"/>
       <c r="M65" s="89"/>
       <c r="N65" s="86">
         <v>210</v>
       </c>
       <c r="O65" s="81"/>
       <c r="P65" s="89"/>
       <c r="Q65" s="86">
         <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A66" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E66" s="38"/>
       <c r="F66" s="34"/>
       <c r="G66" s="37"/>
       <c r="H66" s="85"/>
       <c r="I66" s="82" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="J66" s="86"/>
       <c r="K66" s="45"/>
       <c r="L66" s="81" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M66" s="82"/>
       <c r="N66" s="86"/>
       <c r="O66" s="81" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="P66" s="82"/>
       <c r="Q66" s="86"/>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>44</v>
       </c>
       <c r="E67" s="38"/>
       <c r="F67" s="34"/>
       <c r="G67" s="37"/>
       <c r="H67" s="85"/>
       <c r="I67" s="82"/>
       <c r="J67" s="86"/>
       <c r="K67" s="45"/>
       <c r="L67" s="99"/>
       <c r="M67" s="85" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="N67" s="86"/>
       <c r="O67" s="99"/>
       <c r="P67" s="85" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="Q67" s="86"/>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="32"/>
       <c r="C68" s="32"/>
       <c r="D68" s="37"/>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:20" s="21" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="16"/>
       <c r="B71" s="60"/>
       <c r="C71" s="57"/>